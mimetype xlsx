--- v0 (2026-08-20)
+++ v1 (2026-10-28)
@@ -52,5074 +52,7229 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
+    <col min="10" max="10" width="18" customWidth="1"/>
+    <col min="11" max="11" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">分类</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
+          <t xml:space="preserve">备机编号</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr" s="1">
+        <is>
           <t xml:space="preserve">使用设备SN码</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr" s="1">
+      <c r="D1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">维修编号</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">使用型号</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr" s="1">
+      <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">使用部门</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr" s="1">
+      <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">送修厂家</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr" s="1">
+      <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">送修日期</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr" s="1">
+      <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">状态</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr" s="1">
+      <c r="J1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">说明</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr" s="1">
+      <c r="K1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">录入人</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell一体机</t>
+          <t xml:space="preserve">4CV002739X</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一门诊13诊室</t>
+          <t xml:space="preserve">WX00000146</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">HP ProDesk 680 G4 MT</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-17</t>
+          <t xml:space="preserve">门诊超声16诊</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">屏幕损坏</t>
+          <t xml:space="preserve">2026-10-23</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">更换主板电池</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell工作站</t>
+          <t xml:space="preserve">4CV03494F5</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">公寓楼410研究所</t>
+          <t xml:space="preserve">WX00000147</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">HP ProDesk 680 G4 MT</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-17</t>
+          <t xml:space="preserve">妇产科门诊三期录入</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t xml:space="preserve">识别不到硬盘，怀疑是阵列卡坏了</t>
+          <t xml:space="preserve">2026-10-23</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不开机,更换内存条，更换主板电池</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC5M31765</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">1008</t>
+          <t xml:space="preserve">VN5J119337</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CCU医生办</t>
+          <t xml:space="preserve">WX00000145</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">M203</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">肝病二诊区11诊室</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
+          <t xml:space="preserve">办公室维修</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-22</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I4" t="inlineStr">
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3904146</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">1008</t>
+          <t xml:space="preserve">VN5J210857</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">心内医生办</t>
+          <t xml:space="preserve">WX00000128</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">肝一门诊10诊室</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印有问题</t>
+          <t xml:space="preserve">2026-10-22</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNF6K11033</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">PHCM500162</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一连廊医生办</t>
+          <t xml:space="preserve">WX00000144</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">405</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">党办</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
+          <t xml:space="preserve">办公室维修</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-20</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" t="inlineStr">
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">损坏,不初始化,卡纸</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB3N6C1TT</t>
+          <t xml:space="preserve">BJ00000008</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">138dn</t>
+          <t xml:space="preserve">VNC3902398</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">512</t>
+          <t xml:space="preserve">WX00000132</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">p1008</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">综合科小医生办</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印机出纸卡纸</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNF3913469</t>
+          <t xml:space="preserve">BJ00000005</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">VNF4722072</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICU医生办</t>
+          <t xml:space="preserve">WX00000133</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">1007</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">超声10诊室</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
+          <t xml:space="preserve">办公室维修</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-19</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I8" t="inlineStr">
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不初始化,更换继电器</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">41A075100880</t>
+          <t xml:space="preserve">BJ00000006</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">888t</t>
+          <t xml:space="preserve">VNC5F36384</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">骨科</t>
+          <t xml:space="preserve">WX00000134</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">1008</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">ccu</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印头坏了</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">进纸有问题</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC5M44373</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">导管室CT室</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">中西二科医生办</t>
+          <t xml:space="preserve">WX00000129</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">联想M710t</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">导管室CT室</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
+          <t xml:space="preserve">金瑞亿</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-19</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" t="inlineStr">
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不开机，测试时开机有爆炸声并伴有糊味,更换电源</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve">BJ00000022</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">联想一体机</t>
+          <t xml:space="preserve">VNC3C77577</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">静脉</t>
+          <t xml:space="preserve">WX00000137</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">203dw</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">肝二连廊医生办</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">广捷</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t xml:space="preserve">主板损坏</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，双面打印卡纸</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve">BJ00000020</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve">李群电脑</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">中西二</t>
+          <t xml:space="preserve">WX00000136</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">台式机</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">感染二科医生办李群</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂时借用</t>
+          <t xml:space="preserve">2026-10-09</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">无法开机,更换CPU散热器</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNF6M75728</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">1007</t>
+          <t xml:space="preserve">CNF5B07345</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">心内连廊医生办</t>
+          <t xml:space="preserve">WX00000087</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">P1106</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">综合科小医办</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
+          <t xml:space="preserve">办公室维修</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-23</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM201813</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">m405dn</t>
+          <t xml:space="preserve">PH52C01442</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">病案科</t>
+          <t xml:space="preserve">WX00000088</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">405dn</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-09</t>
+          <t xml:space="preserve">骨科护士站</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t xml:space="preserve">里面卡纸</t>
+          <t xml:space="preserve">2026-09-23</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">提示卡纸，但实际并未卡纸，怀疑是传感器故障</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNF1824870</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1106</t>
+          <t xml:space="preserve">VN5J119333</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">医务处</t>
+          <t xml:space="preserve">WX00000052</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-06</t>
+          <t xml:space="preserve">肝二连廊医生办</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-09-23</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">双面打印异常,维修双面打印器</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">4CV03494G2</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProDesk 680 G4 MT</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">胃镜室2诊室</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
+          <t xml:space="preserve">405</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ccu连廊医生办</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
           <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G16" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-22</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">暂时借用,更换2纸盒（保外）</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">戴尔3050一体机</t>
+          <t xml:space="preserve">VNF6K22486</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">医务处</t>
+          <t xml:space="preserve">WX00000086</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
+          <t xml:space="preserve">P1008</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肝病一科护士站</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
           <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G17" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-22</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" t="inlineStr">
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸，怀疑是定影,维修继电器</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J210850</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">VN5J210865</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一诊区13诊</t>
+          <t xml:space="preserve">WX00000089</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">203</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-15</t>
+          <t xml:space="preserve">感染二科医生办</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
+          <t xml:space="preserve">办公室维修</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-22</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印白页，怀疑是定影,维修双面打印器</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELL一体机</t>
+          <t xml:space="preserve">CNF4B64489</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">神经内科连廊医生办江老师</t>
+          <t xml:space="preserve">WX00000092</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">p1106</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-10</t>
+          <t xml:space="preserve">感染二科护士站</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
+          <t xml:space="preserve">办公室维修</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-21</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">出纸轮损坏，定影异常,更换定影膜，更换出纸轮，更换搓纸轮</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">132116760-3</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell一体机</t>
+          <t xml:space="preserve">CNCB101218</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">NICU医生办</t>
+          <t xml:space="preserve">WX00000091</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
+          <t xml:space="preserve">M203dn</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肿瘤内科医生办</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
           <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G20" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-20</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" t="inlineStr">
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">定影膜损坏,办公室维修更换定影膜</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC5X21920</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICU医生办公室</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">办公室维修</t>
+          <t xml:space="preserve">Dell一体机</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-07</t>
+          <t xml:space="preserve">肝一门诊13诊室</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-17</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">屏幕损坏</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J210815</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICU医生办公室</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">办公室维修</t>
+          <t xml:space="preserve">Dell工作站</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-07</t>
+          <t xml:space="preserve">公寓楼410研究所</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2026-07-17</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">识别不到硬盘，怀疑是阵列卡坏了</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM201831</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">VNC5M31765</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一</t>
+          <t xml:space="preserve">WX00000061</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
+          <t xml:space="preserve">1008</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CCU医生办</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G23" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-09</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t xml:space="preserve">打印有问题</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC4J16968</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">VNC3904146</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">急疹内科</t>
+          <t xml:space="preserve">WX00000062</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
+          <t xml:space="preserve">1008</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">心内医生办</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H24" t="inlineStr">
         <is>
+          <t xml:space="preserve">2026-07-09</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
           <t xml:space="preserve">打印有问题</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">41a075101647</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">GK888T</t>
+          <t xml:space="preserve">VNF6K11033</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝二</t>
+          <t xml:space="preserve">WX00000078</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肝一连廊医生办</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G25" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-09</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">19J193000250</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">GK888T</t>
+          <t xml:space="preserve">CNB3N6C1TT</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">呼吸科</t>
+          <t xml:space="preserve">WX00000079</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
+          <t xml:space="preserve">138dn</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">512</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印有问题</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Excel导入</t>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">41A075100888</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">GK888T</t>
+          <t xml:space="preserve">VNF3913469</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICU</t>
+          <t xml:space="preserve">WX00000081</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ICU医生办</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印有问题</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Excel导入</t>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">墨盒芯片读取的位置弹不起来</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">19J171302547</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">GK888T</t>
+          <t xml:space="preserve">41A075100880</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">感染二科</t>
+          <t xml:space="preserve">WX00000080</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
+          <t xml:space="preserve">888t</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">骨科</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G28" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-09</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
         <is>
           <t xml:space="preserve">送修中</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印头坏了</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHVM201831</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">VNC5M44373</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">急诊外科</t>
+          <t xml:space="preserve">WX00000082</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">中西二科医生办</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H29" t="inlineStr">
         <is>
+          <t xml:space="preserve">2026-07-09</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
           <t xml:space="preserve">打印有问题</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3G03935</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">综合科</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
+          <t xml:space="preserve">联想一体机</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">静脉</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印有问题</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Excel导入</t>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">主板损坏</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J123975</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">急诊交班室</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
+          <t xml:space="preserve">无</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">中西二</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-09</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
         <is>
           <t xml:space="preserve">送修中</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">暂时借用</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">138pnw</t>
+          <t xml:space="preserve">VNF6M75728</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">行政楼512</t>
+          <t xml:space="preserve">WX00000084</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
+          <t xml:space="preserve">1007</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">心内连廊医生办</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G32" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-09</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">出口卡纸</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB2PD7PTX</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">103a</t>
+          <t xml:space="preserve">PHCM201813</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一诊区11诊室</t>
+          <t xml:space="preserve">WX00000035</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
+          <t xml:space="preserve">m405dn</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">病案科</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G33" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-09</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">里面卡纸</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1RCFW5P</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">CNF1824870</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">肿瘤护士站</t>
+          <t xml:space="preserve">WX00000083</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
+          <t xml:space="preserve">p1106</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">医务处</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印有问题</t>
+          <t xml:space="preserve">2026-07-06</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Excel导入</t>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1QDRDC1</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">103a</t>
+          <t xml:space="preserve">4CV03494G2</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">神经外科护士站</t>
+          <t xml:space="preserve">WX00000077</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">HP ProDesk 680 G4 MT</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-29</t>
+          <t xml:space="preserve">胃镜室2诊室</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
+          <t xml:space="preserve">办公室维修</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-15</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">开不开机</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1SCX4PN</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一门诊15诊室</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">戴尔3050一体机</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-29</t>
+          <t xml:space="preserve">医务处</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
+          <t xml:space="preserve">办公室维修</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-15</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">加一体机内存条</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">407nk</t>
+          <t xml:space="preserve">VN5J210850</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">采购中心 公寓楼212</t>
+          <t xml:space="preserve">WX00000076</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-29</t>
+          <t xml:space="preserve">肝一诊区13诊</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">广捷</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印几张就卡纸</t>
+          <t xml:space="preserve">2026-06-15</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Excel导入</t>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨 不进纸</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1QDRDGX</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">103a</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一诊区5诊室</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
+          <t xml:space="preserve">DELL一体机</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">神经内科连廊医生办江老师</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-10</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">Excel导入</t>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">开不开机</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">132116760-3</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">心电图5诊室</t>
+          <t xml:space="preserve">WX00000075</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">Dell一体机</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-27</t>
+          <t xml:space="preserve">NICU医生办</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-06-09</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Excel导入</t>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">按开机没反应,释放静电，已恢复</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">VNC5X21920</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一医生办</t>
+          <t xml:space="preserve">WX00000028</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">p1008</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-15</t>
+          <t xml:space="preserve">ICU医生办公室</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-06-07</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Excel导入</t>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNCJ218943</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">1008</t>
+          <t xml:space="preserve">VN5J210815</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">CCU护士站</t>
+          <t xml:space="preserve">WX00000029</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ICU医生办公室</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
           <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡订书钉，无法打印</t>
+          <t xml:space="preserve">2026-06-07</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Excel导入</t>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">admin</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNF5B06214</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">1106</t>
+          <t xml:space="preserve">PHCM201831</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">超声科15诊室</t>
+          <t xml:space="preserve">WX00000074</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">405dn</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">肝一</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t xml:space="preserve">不上纸</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3304122</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">1008</t>
+          <t xml:space="preserve">VNC4J16968</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">内科11诊室</t>
+          <t xml:space="preserve">WX00000073</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">急疹内科</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t xml:space="preserve">不打印卡纸</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">CM215</t>
+          <t xml:space="preserve">41a075101647</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">产科护士长办</t>
+          <t xml:space="preserve">WX00000072</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
+          <t xml:space="preserve">GK888T</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肝二</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印不了</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J210864</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">19J193000250</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">综合科医生办</t>
+          <t xml:space="preserve">WX00000071</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
+          <t xml:space="preserve">GK888T</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">呼吸科</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印不全</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J123970</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">41A075100888</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">行政楼6楼编辑部</t>
+          <t xml:space="preserve">WX00000070</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
+          <t xml:space="preserve">GK888T</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ICU</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t xml:space="preserve">不打印卡纸</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J119333</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">19J171302547</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝二连廊医生办</t>
+          <t xml:space="preserve">WX00000069</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
+          <t xml:space="preserve">GK888T</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">感染二科</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印两张不打印</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3304881</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">1008</t>
+          <t xml:space="preserve">PHVM201831</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">急诊护士站</t>
+          <t xml:space="preserve">WX00000068</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
+          <t xml:space="preserve">405dn</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">急诊外科</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印不了，无法开机</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCKG09749</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">407dn</t>
+          <t xml:space="preserve">VNC3G03935</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">中西二医生办</t>
+          <t xml:space="preserve">WX00000064</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">综合科</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t xml:space="preserve">定影</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">X5YJ025100</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">82kf</t>
+          <t xml:space="preserve">VN5J123975</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">神内护士站</t>
+          <t xml:space="preserve">WX00000063</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">急诊交班室</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t xml:space="preserve">打着打着停，重启后又重头打</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">X5YJ025077</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">82KF</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">呼吸科护士站</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
+          <t xml:space="preserve">138pnw</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">行政楼512</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-29</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I51" t="inlineStr">
+      <c r="J51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">转印琨或者定影膜，打印出来有问题</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM201827</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">CNB2PD7PTX</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">中西医结合二科医生办</t>
+          <t xml:space="preserve">WX00000067</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
+          <t xml:space="preserve">103a</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肝一诊区11诊室</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H52" t="inlineStr">
         <is>
+          <t xml:space="preserve">2026-04-29</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
           <t xml:space="preserve">打印有问题</t>
         </is>
       </c>
-      <c r="I52" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM201828</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">CNB1RCFW5P</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">感染一科医生办公室</t>
+          <t xml:space="preserve">WX00000060</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
+          <t xml:space="preserve">1003a</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肿瘤护士站</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印无内容，怀疑是主板烧了</t>
+          <t xml:space="preserve">2026-04-29</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">CNB1QDRDC1</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">内科11诊室</t>
+          <t xml:space="preserve">WX00000059</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">办公室维修</t>
+          <t xml:space="preserve">103a</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-05</t>
+          <t xml:space="preserve">神经外科护士站</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-04-29</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不上纸</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">CNB1SCX4PN</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">医工处</t>
+          <t xml:space="preserve">WX00000058</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">办公室维修</t>
+          <t xml:space="preserve">1003a</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-05</t>
+          <t xml:space="preserve">肝一门诊15诊室</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
+          <t xml:space="preserve">创思</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-29</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I55" t="inlineStr">
+      <c r="J55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印几张就卡纸</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
           <t xml:space="preserve">暂无</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
+      <c r="D56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000041</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
         <is>
           <t xml:space="preserve">407nk</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">采购中心 公寓楼212</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G56" t="inlineStr">
         <is>
+          <t xml:space="preserve">创思</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-29</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I56" t="inlineStr">
+      <c r="J56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印几张就卡纸</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">喷墨打印机</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">R330</t>
+          <t xml:space="preserve">CNB1QDRDGX</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">眼科</t>
+          <t xml:space="preserve">WX00000057</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
+          <t xml:space="preserve">103a</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肝一诊区5诊室</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F57" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t xml:space="preserve">不打印</t>
+          <t xml:space="preserve">2026-04-29</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印几张就卡纸</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">喷墨打印机</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">L805</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">眼科</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">1003a</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-25</t>
+          <t xml:space="preserve">心电图5诊室</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-27</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I58" t="inlineStr">
+      <c r="J58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM200397</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">急诊内科</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t xml:space="preserve">办公室维修</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-06</t>
+          <t xml:space="preserve">肝一医生办</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">广捷</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-04-15</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">CNCJ218943</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">急诊留观</t>
+          <t xml:space="preserve">WX00000065</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
+          <t xml:space="preserve">1008</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CCU护士站</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
           <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
-      <c r="F60" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="H60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-07</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
         <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I60" t="inlineStr">
+      <c r="J60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡订书钉，无法打印</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J119401</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">CNF5B06214</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">超声科2诊室</t>
+          <t xml:space="preserve">WX00000055</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t xml:space="preserve">办公室维修</t>
+          <t xml:space="preserve">1106</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-06</t>
+          <t xml:space="preserve">超声科15诊室</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t xml:space="preserve">送修中</t>
+          <t xml:space="preserve">广捷</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不上纸</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">X5YJ024950</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t xml:space="preserve">LQ82KF</t>
+          <t xml:space="preserve">VNC3304122</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">中西医二科护士站</t>
+          <t xml:space="preserve">WX00000054</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">1008</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-04</t>
+          <t xml:space="preserve">内科11诊室</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返回</t>
+          <t xml:space="preserve">广捷</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印头故障</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印卡纸</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
           <t xml:space="preserve">暂无</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一连廊医生办公室</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
+          <t xml:space="preserve">CM215</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">产科护士长办</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="H63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-20</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I63" t="inlineStr">
+      <c r="J63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印不了</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNF3928108</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">P1008</t>
+          <t xml:space="preserve">VN5J210864</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">中西医一医生办</t>
+          <t xml:space="preserve">WX00000056</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">综合科医生办</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F64" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-03-20</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印不全</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">LWEH088189</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">LQ-690K</t>
+          <t xml:space="preserve">VN5J123970</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">妇产科护士站</t>
+          <t xml:space="preserve">WX00000053</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">行政楼6楼编辑部</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t xml:space="preserve">怀疑打印头故障导致卡纸</t>
+          <t xml:space="preserve">2026-03-20</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印卡纸</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">X5YG014408</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">LQ-690K</t>
+          <t xml:space="preserve">VN5J119333</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICU护士站</t>
+          <t xml:space="preserve">WX00000052</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肝二连廊医生办</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-03-20</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印两张不打印</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1QDRDHJ</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">103a</t>
+          <t xml:space="preserve">VNC3304881</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一门诊</t>
+          <t xml:space="preserve">WX00000051</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
+          <t xml:space="preserve">1008</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">急诊护士站</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸，按钮坏了</t>
+          <t xml:space="preserve">2026-03-20</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印不了，无法开机</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">c250dn</t>
+          <t xml:space="preserve">PHCKG09749</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">内镜CT室</t>
+          <t xml:space="preserve">WX00000050</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
+          <t xml:space="preserve">407dn</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">中西二医生办</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G68" t="inlineStr">
+      <c r="H68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-20</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I68" t="inlineStr">
+      <c r="J68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">定影</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">X5YJ024950</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">LQ82KF</t>
+          <t xml:space="preserve">X5YJ025100</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">CCU护士站</t>
+          <t xml:space="preserve">WX00000049</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
+          <t xml:space="preserve">82kf</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">神内护士站</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-03-20</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打着打着停，重启后又重头打</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">CN3A9EVGGN</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">8100</t>
+          <t xml:space="preserve">X5YJ025077</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">肺功能检查室</t>
+          <t xml:space="preserve">WX00000045</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
+          <t xml:space="preserve">82KF</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">呼吸科护士站</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t xml:space="preserve">检测不到打印头</t>
+          <t xml:space="preserve">2026-03-20</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打着打着就停</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM300383</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
+          <t xml:space="preserve">PHCM201827</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000044</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
           <t xml:space="preserve">405dn</t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-26</t>
+          <t xml:space="preserve">中西医结合二科医生办</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-03-20</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">M436</t>
+          <t xml:space="preserve">PHCM201828</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICU</t>
+          <t xml:space="preserve">WX00000043</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
+          <t xml:space="preserve">405dn</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">感染一科医生办公室</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G72" t="inlineStr">
+      <c r="H72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-20</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
         <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I72" t="inlineStr">
+      <c r="J72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印无内容，怀疑是主板烧了</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
           <t xml:space="preserve">暂无</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">超声科</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
+          <t xml:space="preserve">1003a</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">内科11诊室</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
           <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t xml:space="preserve">换搓纸轮</t>
+          <t xml:space="preserve">2026-03-05</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
           <t xml:space="preserve">暂无</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">超声科</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
+          <t xml:space="preserve">405dn</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">医工处</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
           <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
-      <c r="F74" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t xml:space="preserve">换搓纸轮</t>
+          <t xml:space="preserve">2026-03-05</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1T2R27K</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">HPV门诊3诊室</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">407nk</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">采购中心 公寓楼212</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返回</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t xml:space="preserve">不认墨盒</t>
+          <t xml:space="preserve">2026-02-26</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印卡纸，卡进纸道</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM201813</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">喷墨打印机</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">病案统计科</t>
+          <t xml:space="preserve">WX00000048</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">R330</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">眼科</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
+          <t xml:space="preserve">创思</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-02-25</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I76" t="inlineStr">
+      <c r="J76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNF2B19409</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t xml:space="preserve">1106</t>
+          <t xml:space="preserve">喷墨打印机</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">肿瘤内科示教室</t>
+          <t xml:space="preserve">WX00000048</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">L805</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">眼科</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
+          <t xml:space="preserve">创思</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-02-25</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I77" t="inlineStr">
+      <c r="J77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNF8F71233</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">1108</t>
+          <t xml:space="preserve">PHCM200397</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">内镜医生办</t>
+          <t xml:space="preserve">WX00000047</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">405dn</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">急诊内科</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-02-06</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM201839</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">心内医生办</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">急诊留观</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
+          <t xml:space="preserve">办公室维修</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-02-06</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I79" t="inlineStr">
+      <c r="J79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">出纸组件脱落</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNC2L96018</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1020</t>
+          <t xml:space="preserve">VN5J119401</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">儿科医生办</t>
+          <t xml:space="preserve">WX00000046</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">超声科2诊室</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t xml:space="preserve">烧了，有糊味</t>
+          <t xml:space="preserve">2026-02-06</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNCJ218959</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">X5YJ024950</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">儿科婴儿室</t>
+          <t xml:space="preserve">WX00000034</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">LQ82KF</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">中西医二科护士站</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t xml:space="preserve">烧了，有糊味</t>
+          <t xml:space="preserve">2026-02-04</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印头故障</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">X5YG023999</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">690K</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">神外护士站主班</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
+          <t xml:space="preserve">203dw</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肝一连廊医生办公室</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t xml:space="preserve">内部部件损坏，无法使用</t>
+          <t xml:space="preserve">2026-02-04</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">双面打印故障</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1SC68H9</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">VNF3928108</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">神外示教室</t>
+          <t xml:space="preserve">WX00000042</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">P1008</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">中西医一医生办</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
+          <t xml:space="preserve">创思</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-02-04</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I83" t="inlineStr">
+      <c r="J83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNF4P20585</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">LWEH088189</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝病二科连医</t>
+          <t xml:space="preserve">WX00000039</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">LQ-690K</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">妇产科护士站</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t xml:space="preserve">烧了，有糊味</t>
+          <t xml:space="preserve">2026-02-04</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">怀疑打印头故障导致卡纸</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">X5YJ024990</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve">82KF</t>
+          <t xml:space="preserve">X5YG014408</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">CCU护士站</t>
+          <t xml:space="preserve">WX00000038</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
+          <t xml:space="preserve">LQ-690K</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ICU护士站</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
           <t xml:space="preserve">创思</t>
         </is>
       </c>
-      <c r="F85" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印机内部皮带脱落</t>
+          <t xml:space="preserve">2026-02-04</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J123980</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">CNB1QDRDHJ</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICU医生办公室</t>
+          <t xml:space="preserve">WX00000037</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">103a</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">肝一门诊</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-02-04</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸，按钮坏了</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC7Q26975</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1108</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">神经内科护士站</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">c250dn</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">内镜CT室</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t xml:space="preserve">热凝器异常</t>
+          <t xml:space="preserve">2026-02-04</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">加热组件故障导致卡纸</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1RD7BZQ</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">X5YJ024950</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">口腔科门诊2诊室</t>
+          <t xml:space="preserve">WX00000034</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">LQ82KF</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">CCU护士站</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，打印的时候个别地方缩印</t>
+          <t xml:space="preserve">2026-02-04</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3302215</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">CN3A9EVGGN</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">普外科门诊5诊室</t>
+          <t xml:space="preserve">WX00000032</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">8100</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-05</t>
+          <t xml:space="preserve">肺功能检查室</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印一张连带着出纸3-4张</t>
+          <t xml:space="preserve">2026-02-04</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">检测不到打印头</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J119336</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">PHCM300383</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">中西医二科护士站</t>
+          <t xml:space="preserve">WX00000040</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
+          <t xml:space="preserve">405dn</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">心电图5诊室</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F90" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G90" t="inlineStr">
+      <c r="H90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-26</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
         <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I90" t="inlineStr">
+      <c r="J90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM301083</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">心内心电图4诊</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">M436</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-12-15</t>
+          <t xml:space="preserve">ICU</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返回</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-01-23</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNCJ139596</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">神经外科医生办</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">p1106</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-12-15</t>
+          <t xml:space="preserve">超声科</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返回</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-01-20</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">换搓纸轮</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC5F24461</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">神经外科医生办</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">p1007</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-12-15</t>
+          <t xml:space="preserve">超声科</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返回</t>
+          <t xml:space="preserve">办公室维修</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-01-20</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">换搓纸轮</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNC9C5ZC55</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">1536dnf</t>
+          <t xml:space="preserve">CNB1T2R27K</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">质控中心</t>
+          <t xml:space="preserve">WX00000036</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
+          <t xml:space="preserve">1003a</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HPV门诊3诊室</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F94" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-01-12</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不认墨盒</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">M436</t>
+          <t xml:space="preserve">PHCM201813</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">科技处</t>
+          <t xml:space="preserve">WX00000035</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t xml:space="preserve">创思</t>
+          <t xml:space="preserve">405dn</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-12-08</t>
+          <t xml:space="preserve">病案统计科</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-12</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H95" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I95" t="inlineStr">
+      <c r="J95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J103698</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">CNF2B19409</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">急诊外科</t>
+          <t xml:space="preserve">WX00000033</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
+          <t xml:space="preserve">1106</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肿瘤内科示教室</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F96" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-01-12</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨右边打印异常</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1SCW6P1</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">VNF8F71233</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">皮科2诊室</t>
+          <t xml:space="preserve">WX00000031</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
+          <t xml:space="preserve">1108</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">内镜医生办</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F97" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t xml:space="preserve">不认墨盒</t>
+          <t xml:space="preserve">2026-01-05</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1RCFW5Z</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">PHCM201839</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">妇产科医生办</t>
+          <t xml:space="preserve">WX00000030</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
+          <t xml:space="preserve">405dn</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">心内医生办</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G98" t="inlineStr">
+      <c r="H98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-05</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
         <is>
           <t xml:space="preserve">已返科</t>
         </is>
       </c>
-      <c r="H98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I98" t="inlineStr">
+      <c r="J98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC5F31553</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">CNC2L96018</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">急诊留观</t>
+          <t xml:space="preserve">WX00000027</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
+          <t xml:space="preserve">p1020</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">儿科医生办</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F99" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-01-05</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">烧了，有糊味</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3303242</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
+          <t xml:space="preserve">CNCJ218959</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000026</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
           <t xml:space="preserve">p1008</t>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E100" t="inlineStr">
+      <c r="F100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">儿科婴儿室</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
         <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F100" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-01-05</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">烧了，有糊味</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC5M35546</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">X5YG023999</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">呼吸科医生办</t>
+          <t xml:space="preserve">WX00000025</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">690K</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-12-08</t>
+          <t xml:space="preserve">神外护士站主班</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返回</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-01-05</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">内部部件损坏，无法使用</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5F738501</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1106</t>
+          <t xml:space="preserve">CNB1SC68H9</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">门诊办</t>
+          <t xml:space="preserve">WX00000024</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
+          <t xml:space="preserve">1003a</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">神外示教室</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F102" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G102" t="inlineStr">
+      <c r="H102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-05</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H102" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I102" t="inlineStr">
+      <c r="J102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不认墨盒</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC5F24482</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
+          <t xml:space="preserve">VNF4P20585</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000023</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
           <t xml:space="preserve">p1008</t>
         </is>
       </c>
-      <c r="D103" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E103" t="inlineStr">
+      <c r="F103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肝病二科连医</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
         <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F103" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-01-05</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">烧了，有糊味</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1QDRDJK</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t xml:space="preserve">103a</t>
+          <t xml:space="preserve">X5YJ024990</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">中西医一护士站</t>
+          <t xml:space="preserve">WX00000022</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t xml:space="preserve">广捷</t>
+          <t xml:space="preserve">82KF</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-12-08</t>
+          <t xml:space="preserve">CCU护士站</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返回</t>
+          <t xml:space="preserve">创思</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-01-05</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">送修中</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印机内部皮带脱落</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3303253</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">VN5J123980</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">神经外科护士站</t>
+          <t xml:space="preserve">WX00000021</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ICU医生办公室</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F105" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-01-05</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1RCFW5X</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">VNC7Q26975</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">财务科收费</t>
+          <t xml:space="preserve">WX00000020</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
+          <t xml:space="preserve">p1108</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">神经内科护士站</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F106" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-01-05</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">热凝器异常</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t xml:space="preserve">设备送修台账</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNB1RD7BZQ</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000019</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1003a</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">口腔科门诊2诊室</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-05</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，打印的时候个别地方缩印</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC3302215</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000018</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">普外科门诊5诊室</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-05</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印一张连带着出纸3-4张</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VN5J119336</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000017</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">中西医二科护士站</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-15</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHCM301083</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000016</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">405dn</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">心内心电图4诊</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-15</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNCJ139596</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000015</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">神经外科医生办</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-15</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC5F24461</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000014</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">神经外科医生办</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-15</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNC9C5ZC55</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000013</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1536dnf</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">质控中心</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-15</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">暂无</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000041</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M436</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">科技处</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">创思</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VN5J103698</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000012</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">急诊外科</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNB1SCW6P1</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000011</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1003a</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">皮科2诊室</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不认墨盒</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNB1RCFW5Z</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000010</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1003a</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">妇产科医生办</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不认墨盒</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC5F31553</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000009</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">急诊留观</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC3303242</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000008</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">神经外科护士站</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC5M35546</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000007</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">呼吸科医生办</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VN5F738501</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000006</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1106</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">门诊办</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC5F24482</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000005</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">口腔科门诊6诊</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNB1QDRDJK</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000004</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">103a</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">中西医一护士站</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC3303253</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000003</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">神经外科护士站</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNB1RCFW5X</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000002</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1003a</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">财务科收费</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">广捷</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-08</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返回</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Excel导入</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备送修台账</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
           <t xml:space="preserve">VNC5M30330</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
+      <c r="D126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000001</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
         <is>
           <t xml:space="preserve">p1008</t>
         </is>
       </c>
-      <c r="D107" t="inlineStr">
+      <c r="F126" t="inlineStr">
         <is>
           <t xml:space="preserve">ccu护士站</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
+      <c r="G126" t="inlineStr">
         <is>
           <t xml:space="preserve">广捷</t>
         </is>
       </c>
-      <c r="F107" t="inlineStr">
+      <c r="H126" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-08</t>
         </is>
       </c>
-      <c r="G107" t="inlineStr">
+      <c r="I126" t="inlineStr">
         <is>
           <t xml:space="preserve">已返回</t>
         </is>
       </c>
-      <c r="H107" t="inlineStr">
+      <c r="J126" t="inlineStr">
         <is>
           <t xml:space="preserve">漏墨，开不开机</t>
         </is>
       </c>
-      <c r="I107" t="inlineStr">
+      <c r="K126" t="inlineStr">
         <is>
           <t xml:space="preserve">Excel导入</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Asset Ledger</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Asset Ledger</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>