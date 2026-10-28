--- v0 (2026-08-20)
+++ v1 (2026-10-28)
@@ -52,2113 +52,3866 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
+    <col min="10" max="10" width="18" customWidth="1"/>
+    <col min="11" max="11" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">分类</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
+          <t xml:space="preserve">备机编号</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr" s="1">
+        <is>
           <t xml:space="preserve">使用部门</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr" s="1">
+      <c r="D1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">使用型号</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr" s="1">
+      <c r="E1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">使用设备SN码</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr" s="1">
+      <c r="F1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">维修编号</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">固定资产编码</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr" s="1">
+      <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">返回日期</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr" s="1">
+      <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">返科日期</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr" s="1">
+      <c r="J1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">状态</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr" s="1">
+      <c r="K1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">说明</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一连廊医生办公室</t>
+          <t xml:space="preserve">BJ00000008</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dw</t>
+          <t xml:space="preserve">综合科小医生办</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve">p1008</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">VNC3902398</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-09</t>
+          <t xml:space="preserve">WX00000132</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-02</t>
+          <t xml:space="preserve">D3103001591</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-21</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">双面打印故障</t>
+          <t xml:space="preserve">2026-10-28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印机出纸卡纸</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">呼吸科护士站</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">82KF</t>
+          <t xml:space="preserve">综合科小医办</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">X5YJ025077</t>
+          <t xml:space="preserve">P1106</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">CNF5B07345</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-29</t>
+          <t xml:space="preserve">WX00000087</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-02</t>
+          <t xml:space="preserve">D3103001627</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-09-23</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">打着打着就停</t>
+          <t xml:space="preserve">2026-10-28</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">行政楼512</t>
+          <t xml:space="preserve">BJ00000006</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">138pnw</t>
+          <t xml:space="preserve">ccu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve">1008</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">VNC5F36384</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-02</t>
+          <t xml:space="preserve">WX00000134</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-02</t>
+          <t xml:space="preserve">D3103001679</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-21</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">转印琨或者定影膜，打印出来有问题</t>
+          <t xml:space="preserve">2026-10-28</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">进纸有问题</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一门诊15诊室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">妇产科门诊三期录入</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1SCX4PN</t>
+          <t xml:space="preserve">HP ProDesk 680 G4 MT</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4CV03494F5</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-02</t>
+          <t xml:space="preserve">WX00000147</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-17</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-26</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印几张就卡纸</t>
+          <t xml:space="preserve">2026-10-27</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不开机,更换内存条，更换主板电池</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一诊区11诊室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">103a</t>
+          <t xml:space="preserve">门诊超声16诊</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB2PD7PTX</t>
+          <t xml:space="preserve">HP ProDesk 680 G4 MT</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4CV002739X</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-02</t>
+          <t xml:space="preserve">WX00000146</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-17</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-23</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印有问题</t>
+          <t xml:space="preserve">2026-10-23</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">更换主板电池</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">神经内科连廊医生办江老师</t>
+          <t xml:space="preserve">BJ00000005</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELL一体机</t>
+          <t xml:space="preserve">超声10诊室</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve">1007</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve">VNF4722072</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-12</t>
+          <t xml:space="preserve">WX00000133</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-17</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">开不开机</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不初始化,更换继电器</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">医务处</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">戴尔3050一体机</t>
+          <t xml:space="preserve">HPV门诊3诊室</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve">1003a</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve">CNB1T2R27K</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-16</t>
+          <t xml:space="preserve">WX00000036</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-16</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">加一体机内存条</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不认墨盒</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">胃镜室2诊室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProDesk 680 G4 MT</t>
+          <t xml:space="preserve">神外示教室</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">4CV03494G2</t>
+          <t xml:space="preserve">1003a</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve">CNB1SC68H9</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-16</t>
+          <t xml:space="preserve">WX00000024</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-16</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-01-26</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">开不开机</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不认墨盒</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">NICU医生办</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell一体机</t>
+          <t xml:space="preserve">神经外科护士站</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">132116760-3</t>
+          <t xml:space="preserve">103a</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">3303001257</t>
+          <t xml:space="preserve">CNB1QDRDC1</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-09</t>
+          <t xml:space="preserve">WX00000059</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-15</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">按开机没反应,释放静电，已恢复</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不上纸</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">采购中心 公寓楼212</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">407nk</t>
+          <t xml:space="preserve">肿瘤护士站</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve">1003a</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">CNB1RCFW5P</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
+          <t xml:space="preserve">WX00000060</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
           <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印几张就卡纸</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">急诊留观</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">公寓楼410研究所</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve">Dell工作站</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-05-15</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-05-15</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-21</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve">出纸组件脱落</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">识别不到硬盘，怀疑是阵列卡坏了</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">心电图5诊室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">急诊外科</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">无</t>
+          <t xml:space="preserve">405dn</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">PHVM201831</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-05-07</t>
+          <t xml:space="preserve">WX00000068</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-05-07</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-21</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">综合科医生办</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">中西二医生办</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J210864</t>
+          <t xml:space="preserve">407dn</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">PHCKG09749</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-09</t>
+          <t xml:space="preserve">WX00000050</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-21</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印不全</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">定影</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝二连廊医生办</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">中西医结合二科医生办</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J119333</t>
+          <t xml:space="preserve">405dn</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">PHCM201827</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-09</t>
+          <t xml:space="preserve">WX00000044</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-21</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印两张不打印</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">急诊护士站</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">1008</t>
+          <t xml:space="preserve">党办</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3304881</t>
+          <t xml:space="preserve">405</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">PHCM500162</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-09</t>
+          <t xml:space="preserve">WX00000144</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-20</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印不了，无法开机</t>
+          <t xml:space="preserve">2026-10-21</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">损坏,不初始化,卡纸</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">感染一科医生办公室</t>
+          <t xml:space="preserve">BJ00000022</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">肝二连廊医生办</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM201828</t>
+          <t xml:space="preserve">203dw</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">VNC3C77577</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-09</t>
+          <t xml:space="preserve">WX00000137</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-20</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印无内容，怀疑是主板烧了</t>
+          <t xml:space="preserve">2026-10-20</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，双面打印卡纸</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝一医生办</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">导管室CT室</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
+          <t xml:space="preserve">联想M710t</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">导管室CT室</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000129</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
           <t xml:space="preserve">无</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨</t>
+          <t xml:space="preserve">2026-10-19</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不开机，测试时开机有爆炸声并伴有糊味,更换电源</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">行政楼6楼编辑部</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">肿瘤内科医生办</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J123970</t>
+          <t xml:space="preserve">M203dn</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">CNCB101218</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-09</t>
+          <t xml:space="preserve">WX00000091</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-10</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-09-20</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t xml:space="preserve">不打印卡纸</t>
+          <t xml:space="preserve">2026-10-12</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">定影膜损坏,办公室维修更换定影膜</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">眼科</t>
+          <t xml:space="preserve">BJ00000020</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">R330</t>
+          <t xml:space="preserve">感染二科医生办李群</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">喷墨打印机</t>
+          <t xml:space="preserve">台式机</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">李群电脑</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-09</t>
+          <t xml:space="preserve">WX00000136</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-10</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-10-12</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t xml:space="preserve">不打印</t>
+          <t xml:space="preserve">2026-10-12</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">无法开机,更换CPU散热器</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">采购中心 公寓楼212</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">407nk</t>
+          <t xml:space="preserve">感染二科医生办</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve">203</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">VN5J210865</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-09</t>
+          <t xml:space="preserve">WX00000089</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-09</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-09-22</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印卡纸，卡进纸道</t>
+          <t xml:space="preserve">2026-09-23</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印白页，怀疑是定影,维修双面打印器</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">CCU护士站</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">1008</t>
+          <t xml:space="preserve">ccu连廊医生办</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNCJ218943</t>
+          <t xml:space="preserve">405</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-07</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-07</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-09-22</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡订书钉，无法打印</t>
+          <t xml:space="preserve">2026-09-23</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">暂时借用,更换2纸盒（保外）</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">超声科15诊室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">1106</t>
+          <t xml:space="preserve">肝二连廊医生办</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNF5B06214</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">VN5J119333</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-30</t>
+          <t xml:space="preserve">WX00000052</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-30</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-09-23</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t xml:space="preserve">不上纸</t>
+          <t xml:space="preserve">2026-09-23</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">双面打印异常,维修双面打印器</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">内科11诊室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">1008</t>
+          <t xml:space="preserve">感染二科护士站</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3304122</t>
+          <t xml:space="preserve">p1106</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">CNF4B64489</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-30</t>
+          <t xml:space="preserve">WX00000092</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-30</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-09-21</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t xml:space="preserve">不打印卡纸</t>
+          <t xml:space="preserve">2026-09-21</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">出纸轮损坏，定影异常,更换定影膜，更换出纸轮，更换搓纸轮</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">眼科</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">L805</t>
+          <t xml:space="preserve">肝一连廊医生办公室</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">喷墨打印机</t>
+          <t xml:space="preserve">203dw</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-10</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-10</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-04-09</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t xml:space="preserve">不打印</t>
+          <t xml:space="preserve">2026-07-02</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">双面打印故障</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">心电图5诊室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">呼吸科护士站</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM300383</t>
+          <t xml:space="preserve">82KF</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">X5YJ025077</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-02</t>
+          <t xml:space="preserve">WX00000045</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-06</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-04-29</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-07-02</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打着打着就停</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICU</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">M436</t>
+          <t xml:space="preserve">行政楼512</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve">138pnw</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-11</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-12</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t xml:space="preserve">不打印</t>
+          <t xml:space="preserve">2026-07-02</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">转印琨或者定影膜，打印出来有问题</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">病案统计科</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">肝一门诊15诊室</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM201813</t>
+          <t xml:space="preserve">1003a</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">CNB1SCX4PN</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-19</t>
+          <t xml:space="preserve">WX00000058</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-30</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-06-17</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印几张就卡纸</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">肿瘤内科示教室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">1106</t>
+          <t xml:space="preserve">肝一诊区11诊室</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNF2B19409</t>
+          <t xml:space="preserve">103a</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">CNB2PD7PTX</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-19</t>
+          <t xml:space="preserve">WX00000067</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-30</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨右边打印异常</t>
+          <t xml:space="preserve">2026-06-17</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印有问题</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">口腔科门诊2诊室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003a</t>
+          <t xml:space="preserve">神经内科连廊医生办江老师</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNB1RD7BZQ</t>
+          <t xml:space="preserve">DELL一体机</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">3303001406</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-26</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-30</t>
+          <t xml:space="preserve">暂无</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-06-12</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，打印的时候个别地方缩印</t>
+          <t xml:space="preserve">2026-06-17</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">开不开机</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">中西医二科护士站</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">医务处</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J119336</t>
+          <t xml:space="preserve">戴尔3050一体机</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">D3303000750</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-12-22</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-30</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-06-16</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-06-16</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">加一体机内存条</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">质控中心</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">1536dnf</t>
+          <t xml:space="preserve">胃镜室2诊室</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNC9C5ZC55</t>
+          <t xml:space="preserve">HP ProDesk 680 G4 MT</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">4CV03494G2</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-12-22</t>
+          <t xml:space="preserve">WX00000077</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-30</t>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-06-16</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-06-16</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">开不开机</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">超声科</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1106</t>
+          <t xml:space="preserve">NICU医生办</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">暂无</t>
+          <t xml:space="preserve">Dell一体机</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">132116760-3</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-21</t>
+          <t xml:space="preserve">WX00000075</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-21</t>
+          <t xml:space="preserve">3303001257</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-06-09</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t xml:space="preserve">换搓纸轮</t>
+          <t xml:space="preserve">2026-06-15</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">按开机没反应,释放静电，已恢复</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">超声科</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1007</t>
+          <t xml:space="preserve">采购中心 公寓楼212</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
+          <t xml:space="preserve">407nk</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
           <t xml:space="preserve">暂无</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-21</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-21</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t xml:space="preserve">换搓纸轮</t>
+          <t xml:space="preserve">2026-06-02</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印几张就卡纸</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">科技处</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">M436</t>
+          <t xml:space="preserve">急诊留观</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
           <t xml:space="preserve">暂无</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-16</t>
+          <t xml:space="preserve">WX00000041</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-21</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-05-15</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t xml:space="preserve">不打印</t>
+          <t xml:space="preserve">2026-05-15</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">出纸组件脱落</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICU医生办公室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">203dn</t>
+          <t xml:space="preserve">心电图5诊室</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">VN5J123980</t>
+          <t xml:space="preserve">1003a</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-16</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-05-07</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-05-07</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">内镜医生办</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">1108</t>
+          <t xml:space="preserve">综合科医生办</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNF8F71233</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">VN5J210864</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">WX00000056</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-15</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-04-09</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t xml:space="preserve">漏墨，卡纸</t>
+          <t xml:space="preserve">2026-04-28</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印不全</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">心内医生办</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">405dn</t>
+          <t xml:space="preserve">肝二连廊医生办</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHCM201839</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">D3303000217</t>
+          <t xml:space="preserve">VN5J119333</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">WX00000052</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-15</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-04-09</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t xml:space="preserve">卡纸</t>
+          <t xml:space="preserve">2026-04-28</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印两张不打印</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">儿科医生办</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1020</t>
+          <t xml:space="preserve">急诊护士站</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNC2L96018</t>
+          <t xml:space="preserve">1008</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">VNC3304881</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">WX00000051</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-15</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-04-09</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t xml:space="preserve">烧了，有糊味</t>
+          <t xml:space="preserve">2026-04-28</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印不了，无法开机</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">儿科婴儿室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">感染一科医生办公室</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNCJ218959</t>
+          <t xml:space="preserve">405dn</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">PHCM201828</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">WX00000043</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-15</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-04-09</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t xml:space="preserve">烧了，有糊味</t>
+          <t xml:space="preserve">2026-04-28</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印无内容，怀疑是主板烧了</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">肝病二科连医</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">肝一医生办</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNF4P20585</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">无</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">WX00000066</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-15</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-04-22</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t xml:space="preserve">烧了，有糊味</t>
+          <t xml:space="preserve">2026-04-24</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">神经内科护士站</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1108</t>
+          <t xml:space="preserve">行政楼6楼编辑部</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC7Q26975</t>
+          <t xml:space="preserve">203dn</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">VN5J123970</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">WX00000053</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-15</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-04-09</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t xml:space="preserve">热凝器异常</t>
+          <t xml:space="preserve">2026-04-10</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印卡纸</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">普外科门诊5诊室</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">p1008</t>
+          <t xml:space="preserve">眼科</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">VNC3302215</t>
+          <t xml:space="preserve">R330</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">3103001328</t>
+          <t xml:space="preserve">喷墨打印机</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-12</t>
+          <t xml:space="preserve">WX00000048</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-15</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t xml:space="preserve">已返科</t>
+          <t xml:space="preserve">2026-04-09</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t xml:space="preserve">打印一张连带着出纸3-4张</t>
+          <t xml:space="preserve">2026-04-10</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">设备返科台账</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">采购中心 公寓楼212</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">407nk</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">暂无</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000041</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-09</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-09</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印卡纸，卡进纸道</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CCU护士站</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1008</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNCJ218943</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000065</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-07</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-07</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡订书钉，无法打印</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">超声科15诊室</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1106</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNF5B06214</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000055</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-30</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-30</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不上纸</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">内科11诊室</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1008</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC3304122</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000054</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-30</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-30</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印卡纸</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">眼科</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L805</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">喷墨打印机</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000048</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-10</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-10</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">心电图5诊室</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">405dn</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHCM300383</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000040</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-02-02</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-06</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ICU</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M436</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">暂无</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000041</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-02-11</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-02-12</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">病案统计科</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">405dn</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHCM201813</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000035</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-19</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-30</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肿瘤内科示教室</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1106</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNF2B19409</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000033</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-19</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-30</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨右边打印异常</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">口腔科门诊2诊室</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1003a</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNB1RD7BZQ</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000019</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3303001406</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-26</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-30</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，打印的时候个别地方缩印</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">中西医二科护士站</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VN5J119336</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000017</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">D3303000750</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-22</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-30</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">质控中心</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1536dnf</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNC9C5ZC55</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000013</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-22</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-30</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">超声科</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1106</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">暂无</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000041</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-21</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-21</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">换搓纸轮</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">超声科</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1007</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">暂无</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000041</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-21</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-21</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">换搓纸轮</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">科技处</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M436</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">暂无</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000041</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-16</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-21</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">不打印</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ICU医生办公室</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">203dn</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VN5J123980</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000021</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-12</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-16</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">内镜医生办</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1108</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNF8F71233</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000031</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-12</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-15</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">漏墨，卡纸</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">心内医生办</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">405dn</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHCM201839</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000030</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">D3303000217</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-12</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-15</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">卡纸</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">儿科医生办</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1020</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNC2L96018</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000027</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-12</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-15</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">烧了，有糊味</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">儿科婴儿室</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNCJ218959</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000026</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-12</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-15</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">烧了，有糊味</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">肝病二科连医</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNF4P20585</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000023</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-12</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-15</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">烧了，有糊味</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">神经内科护士站</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1108</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC7Q26975</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000020</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-12</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-15</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">热凝器异常</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">普外科门诊5诊室</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">p1008</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VNC3302215</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000018</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3103001328</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-12</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-15</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">打印一张连带着出纸3-4张</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">设备返科台账</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
           <t xml:space="preserve">妇产科医生办</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="D67" t="inlineStr">
         <is>
           <t xml:space="preserve">1003a</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t xml:space="preserve">CNB1RCFW5Z</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F44" t="inlineStr">
+      <c r="F67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WX00000010</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-15</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
+      <c r="I67" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-01-05</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I44" t="inlineStr">
+      <c r="J67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">已返科</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
         <is>
           <t xml:space="preserve">不认墨盒</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Asset Ledger</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Asset Ledger</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>